--- v0 (2026-04-27)
+++ v1 (2026-07-17)
@@ -427,218 +427,482 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H12"/>
+  <dimension ref="A1:P12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:H1"/>
+      <selection activeCell="A1" sqref="A1:P1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="20" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="20" customWidth="true" style="0"/>
     <col min="4" max="4" width="20" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8">
+    <row r="1" spans="1:16">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1"/>
       <c r="F1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
-    </row>
-    <row r="2" spans="1:8">
+      <c r="I1" s="1"/>
+      <c r="J1" s="1"/>
+      <c r="K1" s="1"/>
+      <c r="L1" s="1"/>
+      <c r="M1" s="1"/>
+      <c r="N1" s="1"/>
+      <c r="O1" s="1"/>
+      <c r="P1" s="1"/>
+    </row>
+    <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>5</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
         <v>2021</v>
       </c>
-    </row>
-    <row r="3" spans="1:8">
+      <c r="H2">
+        <v>2022</v>
+      </c>
+      <c r="J2">
+        <v>2023</v>
+      </c>
+      <c r="L2">
+        <v>2024</v>
+      </c>
+      <c r="N2">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="3" spans="1:16">
       <c r="F3" t="s">
         <v>9</v>
       </c>
       <c r="G3" t="s">
         <v>10</v>
       </c>
-    </row>
-    <row r="4" spans="1:8">
+      <c r="H3" t="s">
+        <v>9</v>
+      </c>
+      <c r="I3" t="s">
+        <v>10</v>
+      </c>
+      <c r="J3" t="s">
+        <v>9</v>
+      </c>
+      <c r="K3" t="s">
+        <v>10</v>
+      </c>
+      <c r="L3" t="s">
+        <v>9</v>
+      </c>
+      <c r="M3" t="s">
+        <v>10</v>
+      </c>
+      <c r="N3" t="s">
+        <v>9</v>
+      </c>
+      <c r="O3" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="4" spans="1:16">
       <c r="E4" t="s">
         <v>11</v>
       </c>
       <c r="F4">
         <v>0.0</v>
       </c>
       <c r="G4">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="5" spans="1:8">
+      <c r="H4">
+        <v>24.0</v>
+      </c>
+      <c r="I4">
+        <v>32.0</v>
+      </c>
+      <c r="J4">
+        <v>0.0</v>
+      </c>
+      <c r="K4">
+        <v>0.0</v>
+      </c>
+      <c r="L4">
+        <v>0.0</v>
+      </c>
+      <c r="M4">
+        <v>1.0</v>
+      </c>
+      <c r="N4">
+        <v>88.0</v>
+      </c>
+      <c r="O4">
+        <v>53.0</v>
+      </c>
+    </row>
+    <row r="5" spans="1:16">
       <c r="E5" t="s">
         <v>12</v>
       </c>
       <c r="F5">
         <v>3292.0</v>
       </c>
       <c r="G5">
         <v>3668.0</v>
       </c>
-    </row>
-    <row r="6" spans="1:8">
+      <c r="H5">
+        <v>4450.0</v>
+      </c>
+      <c r="I5">
+        <v>5655.0</v>
+      </c>
+      <c r="J5">
+        <v>3777.0</v>
+      </c>
+      <c r="K5">
+        <v>4724.0</v>
+      </c>
+      <c r="L5">
+        <v>5272.0</v>
+      </c>
+      <c r="M5">
+        <v>7330.0</v>
+      </c>
+      <c r="N5">
+        <v>5634.0</v>
+      </c>
+      <c r="O5">
+        <v>8176.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:16">
       <c r="E6" t="s">
         <v>13</v>
       </c>
       <c r="F6">
         <v>20.0</v>
       </c>
       <c r="G6">
         <v>28.0</v>
       </c>
-    </row>
-    <row r="7" spans="1:8">
+      <c r="H6">
+        <v>13.0</v>
+      </c>
+      <c r="I6">
+        <v>8.0</v>
+      </c>
+      <c r="J6">
+        <v>16.0</v>
+      </c>
+      <c r="K6">
+        <v>9.0</v>
+      </c>
+      <c r="L6">
+        <v>10.0</v>
+      </c>
+      <c r="M6">
+        <v>6.0</v>
+      </c>
+      <c r="N6">
+        <v>39.0</v>
+      </c>
+      <c r="O6">
+        <v>32.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:16">
       <c r="E7" t="s">
         <v>14</v>
       </c>
       <c r="F7">
         <v>407.0</v>
       </c>
       <c r="G7">
         <v>437.0</v>
       </c>
-    </row>
-    <row r="8" spans="1:8">
+      <c r="H7">
+        <v>661.0</v>
+      </c>
+      <c r="I7">
+        <v>538.0</v>
+      </c>
+      <c r="J7">
+        <v>403.0</v>
+      </c>
+      <c r="K7">
+        <v>305.0</v>
+      </c>
+      <c r="L7">
+        <v>523.0</v>
+      </c>
+      <c r="M7">
+        <v>352.0</v>
+      </c>
+      <c r="N7">
+        <v>869.0</v>
+      </c>
+      <c r="O7">
+        <v>754.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:16">
       <c r="E8" t="s">
         <v>15</v>
       </c>
       <c r="F8">
         <v>84.0</v>
       </c>
       <c r="G8">
         <v>96.0</v>
       </c>
-    </row>
-    <row r="9" spans="1:8">
+      <c r="H8">
+        <v>714.0</v>
+      </c>
+      <c r="I8">
+        <v>625.0</v>
+      </c>
+      <c r="J8">
+        <v>517.0</v>
+      </c>
+      <c r="K8">
+        <v>453.0</v>
+      </c>
+      <c r="L8">
+        <v>1668.0</v>
+      </c>
+      <c r="M8">
+        <v>1106.0</v>
+      </c>
+      <c r="N8">
+        <v>1093.0</v>
+      </c>
+      <c r="O8">
+        <v>935.0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:16">
       <c r="E9" t="s">
         <v>16</v>
       </c>
       <c r="F9">
         <v>1353.0</v>
       </c>
       <c r="G9">
         <v>1190.0</v>
       </c>
-    </row>
-    <row r="10" spans="1:8">
+      <c r="H9">
+        <v>4991.0</v>
+      </c>
+      <c r="I9">
+        <v>4395.0</v>
+      </c>
+      <c r="J9">
+        <v>4346.0</v>
+      </c>
+      <c r="K9">
+        <v>4180.0</v>
+      </c>
+      <c r="L9">
+        <v>6780.0</v>
+      </c>
+      <c r="M9">
+        <v>6839.0</v>
+      </c>
+      <c r="N9">
+        <v>12883.0</v>
+      </c>
+      <c r="O9">
+        <v>12607.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:16">
       <c r="E10" t="s">
         <v>17</v>
       </c>
       <c r="F10">
         <v>11.0</v>
       </c>
       <c r="G10">
         <v>9.0</v>
       </c>
-    </row>
-    <row r="11" spans="1:8">
+      <c r="H10">
+        <v>35.0</v>
+      </c>
+      <c r="I10">
+        <v>39.0</v>
+      </c>
+      <c r="J10">
+        <v>0.0</v>
+      </c>
+      <c r="K10">
+        <v>1.0</v>
+      </c>
+      <c r="L10">
+        <v>17.0</v>
+      </c>
+      <c r="M10">
+        <v>19.0</v>
+      </c>
+      <c r="N10">
+        <v>2.0</v>
+      </c>
+      <c r="O10">
+        <v>3.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:16">
       <c r="E11" t="s">
         <v>18</v>
       </c>
       <c r="F11">
         <v>20.0</v>
       </c>
       <c r="G11">
         <v>15.0</v>
       </c>
-    </row>
-    <row r="12" spans="1:8">
+      <c r="H11">
+        <v>229.0</v>
+      </c>
+      <c r="I11">
+        <v>209.0</v>
+      </c>
+      <c r="J11">
+        <v>209.0</v>
+      </c>
+      <c r="K11">
+        <v>180.0</v>
+      </c>
+      <c r="L11">
+        <v>479.0</v>
+      </c>
+      <c r="M11">
+        <v>441.0</v>
+      </c>
+      <c r="N11">
+        <v>632.0</v>
+      </c>
+      <c r="O11">
+        <v>565.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:16">
       <c r="A12" t="s">
         <v>19</v>
       </c>
       <c r="F12">
         <v>5187</v>
       </c>
       <c r="G12">
         <v>5443</v>
+      </c>
+      <c r="H12">
+        <v>11117</v>
+      </c>
+      <c r="I12">
+        <v>11501</v>
+      </c>
+      <c r="J12">
+        <v>9268</v>
+      </c>
+      <c r="K12">
+        <v>9852</v>
+      </c>
+      <c r="L12">
+        <v>14749</v>
+      </c>
+      <c r="M12">
+        <v>16094</v>
+      </c>
+      <c r="N12">
+        <v>21240</v>
+      </c>
+      <c r="O12">
+        <v>23125</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="D1:E1"/>
-    <mergeCell ref="F1:H1"/>
+    <mergeCell ref="F1:T1"/>
     <mergeCell ref="A2:A11"/>
     <mergeCell ref="B2:B11"/>
     <mergeCell ref="C2:C11"/>
     <mergeCell ref="D2:D11"/>
     <mergeCell ref="F2:G2"/>
+    <mergeCell ref="H2:I2"/>
+    <mergeCell ref="J2:K2"/>
+    <mergeCell ref="L2:M2"/>
+    <mergeCell ref="N2:O2"/>
     <mergeCell ref="E4:E4"/>
     <mergeCell ref="E5:E5"/>
     <mergeCell ref="E6:E6"/>
     <mergeCell ref="E7:E7"/>
     <mergeCell ref="E8:E8"/>
     <mergeCell ref="E9:E9"/>
     <mergeCell ref="E10:E10"/>
     <mergeCell ref="E11:E11"/>
     <mergeCell ref="A12:E12"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 