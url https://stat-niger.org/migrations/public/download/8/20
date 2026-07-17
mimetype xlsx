--- v0 (2026-04-27)
+++ v1 (2026-07-17)
@@ -463,51 +463,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z25"/>
+  <dimension ref="A1:Z27"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:Z1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="20" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="20" customWidth="true" style="0"/>
     <col min="4" max="4" width="20" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
@@ -1132,116 +1132,185 @@
       <c r="N23">
         <v>134.0</v>
       </c>
       <c r="O23">
         <v>305.0</v>
       </c>
     </row>
     <row r="24" spans="1:26">
       <c r="E24" t="s">
         <v>30</v>
       </c>
       <c r="L24">
         <v>771.0</v>
       </c>
       <c r="M24">
         <v>808.0</v>
       </c>
       <c r="N24">
         <v>675.0</v>
       </c>
       <c r="O24">
         <v>1618.0</v>
       </c>
     </row>
     <row r="25" spans="1:26">
-      <c r="A25" t="s">
+      <c r="E25" t="s">
+        <v>9</v>
+      </c>
+      <c r="F25">
+        <v>4914.0</v>
+      </c>
+      <c r="G25">
+        <v>9117.0</v>
+      </c>
+      <c r="H25">
+        <v>7306.0</v>
+      </c>
+      <c r="I25">
+        <v>1611.0</v>
+      </c>
+      <c r="J25">
+        <v>5348.0</v>
+      </c>
+      <c r="K25">
+        <v>2291.0</v>
+      </c>
+      <c r="L25">
+        <v>5830.0</v>
+      </c>
+      <c r="M25">
+        <v>4854.0</v>
+      </c>
+      <c r="N25">
+        <v>2947.0</v>
+      </c>
+      <c r="O25">
+        <v>5550.0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:26">
+      <c r="E26" t="s">
+        <v>23</v>
+      </c>
+      <c r="F26">
+        <v>156.0</v>
+      </c>
+      <c r="G26">
+        <v>175.0</v>
+      </c>
+      <c r="I26">
+        <v>219.0</v>
+      </c>
+      <c r="J26">
+        <v>219.0</v>
+      </c>
+      <c r="K26">
+        <v>205.0</v>
+      </c>
+      <c r="L26">
+        <v>205.0</v>
+      </c>
+      <c r="M26">
+        <v>262.0</v>
+      </c>
+      <c r="N26">
+        <v>275.0</v>
+      </c>
+      <c r="O26">
+        <v>299.0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:26">
+      <c r="A27" t="s">
         <v>31</v>
       </c>
-      <c r="F25">
-[...27 lines deleted...]
-        <v>61701</v>
+      <c r="F27">
+        <v>32653</v>
+      </c>
+      <c r="G27">
+        <v>50029</v>
+      </c>
+      <c r="H27">
+        <v>48062</v>
+      </c>
+      <c r="I27">
+        <v>49216</v>
+      </c>
+      <c r="J27">
+        <v>40159</v>
+      </c>
+      <c r="K27">
+        <v>56590</v>
+      </c>
+      <c r="L27">
+        <v>60837</v>
+      </c>
+      <c r="M27">
+        <v>55783</v>
+      </c>
+      <c r="N27">
+        <v>75603</v>
+      </c>
+      <c r="O27">
+        <v>67550</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="D1:E1"/>
     <mergeCell ref="F1:O1"/>
-    <mergeCell ref="A2:A24"/>
-[...2 lines deleted...]
-    <mergeCell ref="D2:D24"/>
+    <mergeCell ref="A2:A26"/>
+    <mergeCell ref="B2:B26"/>
+    <mergeCell ref="C2:C26"/>
+    <mergeCell ref="D2:D26"/>
     <mergeCell ref="E3:E3"/>
     <mergeCell ref="E4:E4"/>
     <mergeCell ref="E5:E5"/>
     <mergeCell ref="E6:E6"/>
     <mergeCell ref="E7:E7"/>
     <mergeCell ref="E8:E8"/>
     <mergeCell ref="E9:E9"/>
     <mergeCell ref="E10:E10"/>
     <mergeCell ref="E11:E11"/>
     <mergeCell ref="E12:E12"/>
     <mergeCell ref="E13:E13"/>
     <mergeCell ref="E14:E14"/>
     <mergeCell ref="E15:E15"/>
     <mergeCell ref="E16:E16"/>
     <mergeCell ref="E17:E17"/>
     <mergeCell ref="E18:E18"/>
     <mergeCell ref="E19:E19"/>
     <mergeCell ref="E20:E20"/>
     <mergeCell ref="E21:E21"/>
     <mergeCell ref="E22:E22"/>
     <mergeCell ref="E23:E23"/>
     <mergeCell ref="E24:E24"/>
-    <mergeCell ref="A25:E25"/>
+    <mergeCell ref="E25:E25"/>
+    <mergeCell ref="E26:E26"/>
+    <mergeCell ref="A27:E27"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>