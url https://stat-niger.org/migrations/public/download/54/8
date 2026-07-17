--- v0 (2026-04-27)
+++ v1 (2026-07-17)
@@ -403,307 +403,355 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:V5"/>
+  <dimension ref="A1:Z5"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:V1"/>
+      <selection activeCell="A1" sqref="A1:Z1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="20" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="20" customWidth="true" style="0"/>
     <col min="4" max="4" width="20" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:22">
+    <row r="1" spans="1:26">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1"/>
       <c r="F1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
+      <c r="W1" s="1"/>
+      <c r="X1" s="1"/>
+      <c r="Y1" s="1"/>
+      <c r="Z1" s="1"/>
     </row>
-    <row r="2" spans="1:22">
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>5</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
         <v>2015</v>
       </c>
       <c r="H2">
         <v>2016</v>
       </c>
       <c r="J2">
         <v>2017</v>
       </c>
       <c r="L2">
         <v>2018</v>
       </c>
       <c r="N2">
         <v>2019</v>
       </c>
       <c r="P2">
         <v>2020</v>
       </c>
       <c r="R2">
         <v>2021</v>
       </c>
       <c r="T2">
         <v>2022</v>
       </c>
+      <c r="V2">
+        <v>2023</v>
+      </c>
+      <c r="X2">
+        <v>2024</v>
+      </c>
     </row>
-    <row r="3" spans="1:22">
+    <row r="3" spans="1:26">
       <c r="F3" t="s">
         <v>9</v>
       </c>
       <c r="G3" t="s">
         <v>10</v>
       </c>
       <c r="H3" t="s">
         <v>9</v>
       </c>
       <c r="I3" t="s">
         <v>10</v>
       </c>
       <c r="J3" t="s">
         <v>9</v>
       </c>
       <c r="K3" t="s">
         <v>10</v>
       </c>
       <c r="L3" t="s">
         <v>9</v>
       </c>
       <c r="M3" t="s">
         <v>10</v>
       </c>
       <c r="N3" t="s">
         <v>9</v>
       </c>
       <c r="O3" t="s">
         <v>10</v>
       </c>
       <c r="P3" t="s">
         <v>9</v>
       </c>
       <c r="Q3" t="s">
         <v>10</v>
       </c>
       <c r="R3" t="s">
         <v>9</v>
       </c>
       <c r="S3" t="s">
         <v>10</v>
       </c>
       <c r="T3" t="s">
         <v>9</v>
       </c>
       <c r="U3" t="s">
         <v>10</v>
       </c>
+      <c r="V3" t="s">
+        <v>9</v>
+      </c>
+      <c r="W3" t="s">
+        <v>10</v>
+      </c>
+      <c r="X3" t="s">
+        <v>9</v>
+      </c>
+      <c r="Y3" t="s">
+        <v>10</v>
+      </c>
     </row>
-    <row r="4" spans="1:22">
+    <row r="4" spans="1:26">
       <c r="E4"/>
       <c r="F4">
         <v>20.0</v>
       </c>
       <c r="G4">
         <v>48.0</v>
       </c>
       <c r="H4">
         <v>49.0</v>
       </c>
       <c r="I4">
         <v>59.0</v>
       </c>
       <c r="J4">
         <v>44.0</v>
       </c>
       <c r="K4">
         <v>120.0</v>
       </c>
       <c r="L4">
         <v>17.0</v>
       </c>
       <c r="M4">
         <v>33.0</v>
       </c>
       <c r="N4">
         <v>3.0</v>
       </c>
       <c r="O4">
         <v>15.0</v>
       </c>
       <c r="P4">
         <v>3.0</v>
       </c>
       <c r="Q4">
         <v>9.0</v>
       </c>
       <c r="R4">
         <v>11.0</v>
       </c>
       <c r="S4">
         <v>7.0</v>
       </c>
       <c r="T4">
-        <v>34.0</v>
+        <v>36.0</v>
       </c>
       <c r="U4">
-        <v>29.0</v>
+        <v>32.0</v>
+      </c>
+      <c r="V4">
+        <v>16.0</v>
+      </c>
+      <c r="W4">
+        <v>5.0</v>
+      </c>
+      <c r="X4">
+        <v>16.0</v>
+      </c>
+      <c r="Y4">
+        <v>10.0</v>
       </c>
     </row>
-    <row r="5" spans="1:22">
+    <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>11</v>
       </c>
       <c r="F5">
         <v>20</v>
       </c>
       <c r="G5">
         <v>48</v>
       </c>
       <c r="H5">
         <v>49</v>
       </c>
       <c r="I5">
         <v>59</v>
       </c>
       <c r="J5">
         <v>44</v>
       </c>
       <c r="K5">
         <v>120</v>
       </c>
       <c r="L5">
         <v>17</v>
       </c>
       <c r="M5">
         <v>33</v>
       </c>
       <c r="N5">
         <v>3</v>
       </c>
       <c r="O5">
         <v>15</v>
       </c>
       <c r="P5">
         <v>3</v>
       </c>
       <c r="Q5">
         <v>9</v>
       </c>
       <c r="R5">
         <v>11</v>
       </c>
       <c r="S5">
         <v>7</v>
       </c>
       <c r="T5">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="U5">
-        <v>29</v>
+        <v>32</v>
+      </c>
+      <c r="V5">
+        <v>16</v>
+      </c>
+      <c r="W5">
+        <v>5</v>
+      </c>
+      <c r="X5">
+        <v>16</v>
+      </c>
+      <c r="Y5">
+        <v>10</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="D1:E1"/>
-    <mergeCell ref="F1:AC1"/>
+    <mergeCell ref="F1:AI1"/>
     <mergeCell ref="A2:A4"/>
     <mergeCell ref="B2:B4"/>
     <mergeCell ref="C2:C4"/>
     <mergeCell ref="D2:D4"/>
     <mergeCell ref="F2:G2"/>
     <mergeCell ref="H2:I2"/>
     <mergeCell ref="J2:K2"/>
     <mergeCell ref="L2:M2"/>
     <mergeCell ref="N2:O2"/>
     <mergeCell ref="P2:Q2"/>
     <mergeCell ref="R2:S2"/>
     <mergeCell ref="T2:U2"/>
+    <mergeCell ref="V2:W2"/>
+    <mergeCell ref="X2:Y2"/>
     <mergeCell ref="E4:E4"/>
     <mergeCell ref="A5:E5"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">