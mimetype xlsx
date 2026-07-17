--- v0 (2026-04-27)
+++ v1 (2026-07-17)
@@ -430,373 +430,661 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:L13"/>
+  <dimension ref="A1:T13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:L1"/>
+      <selection activeCell="A1" sqref="A1:T1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="20" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="20" customWidth="true" style="0"/>
     <col min="4" max="4" width="20" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:12">
+    <row r="1" spans="1:20">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1"/>
       <c r="F1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
-    </row>
-    <row r="2" spans="1:12">
+      <c r="M1" s="1"/>
+      <c r="N1" s="1"/>
+      <c r="O1" s="1"/>
+      <c r="P1" s="1"/>
+      <c r="Q1" s="1"/>
+      <c r="R1" s="1"/>
+      <c r="S1" s="1"/>
+      <c r="T1" s="1"/>
+    </row>
+    <row r="2" spans="1:20">
       <c r="A2" t="s">
         <v>5</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
         <v>2019</v>
       </c>
       <c r="H2">
         <v>2020</v>
       </c>
       <c r="J2">
         <v>2021</v>
       </c>
-    </row>
-    <row r="3" spans="1:12">
+      <c r="L2">
+        <v>2022</v>
+      </c>
+      <c r="N2">
+        <v>2023</v>
+      </c>
+      <c r="P2">
+        <v>2024</v>
+      </c>
+      <c r="R2">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="3" spans="1:20">
       <c r="F3" t="s">
         <v>9</v>
       </c>
       <c r="G3" t="s">
         <v>10</v>
       </c>
       <c r="H3" t="s">
         <v>9</v>
       </c>
       <c r="I3" t="s">
         <v>10</v>
       </c>
       <c r="J3" t="s">
         <v>9</v>
       </c>
       <c r="K3" t="s">
         <v>10</v>
       </c>
-    </row>
-    <row r="4" spans="1:12">
+      <c r="L3" t="s">
+        <v>9</v>
+      </c>
+      <c r="M3" t="s">
+        <v>10</v>
+      </c>
+      <c r="N3" t="s">
+        <v>9</v>
+      </c>
+      <c r="O3" t="s">
+        <v>10</v>
+      </c>
+      <c r="P3" t="s">
+        <v>9</v>
+      </c>
+      <c r="Q3" t="s">
+        <v>10</v>
+      </c>
+      <c r="R3" t="s">
+        <v>9</v>
+      </c>
+      <c r="S3" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="4" spans="1:20">
       <c r="E4" t="s">
         <v>11</v>
       </c>
       <c r="F4">
         <v>1.0</v>
       </c>
       <c r="G4">
         <v>0.0</v>
       </c>
       <c r="H4">
         <v>3.0</v>
       </c>
       <c r="I4">
         <v>0.0</v>
       </c>
       <c r="J4">
         <v>3.0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="5" spans="1:12">
+      <c r="L4">
+        <v>0.0</v>
+      </c>
+      <c r="M4">
+        <v>0.0</v>
+      </c>
+      <c r="N4">
+        <v>0.0</v>
+      </c>
+      <c r="O4">
+        <v>0.0</v>
+      </c>
+      <c r="P4">
+        <v>0.0</v>
+      </c>
+      <c r="Q4">
+        <v>0.0</v>
+      </c>
+      <c r="R4">
+        <v>0.0</v>
+      </c>
+      <c r="S4">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="5" spans="1:20">
       <c r="E5" t="s">
         <v>12</v>
       </c>
       <c r="F5">
         <v>191.0</v>
       </c>
       <c r="G5">
         <v>1.0</v>
       </c>
       <c r="H5">
         <v>48.0</v>
       </c>
       <c r="I5">
         <v>4.0</v>
       </c>
       <c r="J5">
         <v>48.0</v>
       </c>
       <c r="K5">
         <v>4.0</v>
       </c>
-    </row>
-    <row r="6" spans="1:12">
+      <c r="L5">
+        <v>493.0</v>
+      </c>
+      <c r="M5">
+        <v>0.0</v>
+      </c>
+      <c r="N5">
+        <v>615.0</v>
+      </c>
+      <c r="O5">
+        <v>4.0</v>
+      </c>
+      <c r="P5">
+        <v>375.0</v>
+      </c>
+      <c r="Q5">
+        <v>5.0</v>
+      </c>
+      <c r="R5">
+        <v>209.0</v>
+      </c>
+      <c r="S5">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:20">
       <c r="E6" t="s">
         <v>13</v>
       </c>
       <c r="F6">
         <v>3.0</v>
       </c>
       <c r="G6">
         <v>0.0</v>
       </c>
       <c r="H6">
         <v>18.0</v>
       </c>
       <c r="I6">
         <v>0.0</v>
       </c>
       <c r="J6">
         <v>18.0</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="7" spans="1:12">
+      <c r="L6">
+        <v>12.0</v>
+      </c>
+      <c r="M6">
+        <v>0.0</v>
+      </c>
+      <c r="N6">
+        <v>23.0</v>
+      </c>
+      <c r="O6">
+        <v>1.0</v>
+      </c>
+      <c r="P6">
+        <v>3.0</v>
+      </c>
+      <c r="Q6">
+        <v>0.0</v>
+      </c>
+      <c r="R6">
+        <v>19.0</v>
+      </c>
+      <c r="S6">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:20">
       <c r="E7" t="s">
         <v>14</v>
       </c>
       <c r="F7">
         <v>1.0</v>
       </c>
       <c r="G7">
         <v>0.0</v>
       </c>
       <c r="H7">
         <v>2.0</v>
       </c>
       <c r="I7">
         <v>0.0</v>
       </c>
       <c r="J7">
         <v>2.0</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="8" spans="1:12">
+      <c r="L7">
+        <v>0.0</v>
+      </c>
+      <c r="M7">
+        <v>1.0</v>
+      </c>
+      <c r="N7">
+        <v>33.0</v>
+      </c>
+      <c r="O7">
+        <v>0.0</v>
+      </c>
+      <c r="P7">
+        <v>21.0</v>
+      </c>
+      <c r="Q7">
+        <v>0.0</v>
+      </c>
+      <c r="R7">
+        <v>18.0</v>
+      </c>
+      <c r="S7">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:20">
       <c r="E8" t="s">
         <v>15</v>
       </c>
       <c r="F8">
         <v>504.0</v>
       </c>
       <c r="G8">
         <v>3.0</v>
       </c>
       <c r="H8">
         <v>116.0</v>
       </c>
       <c r="I8">
         <v>3.0</v>
       </c>
       <c r="J8">
         <v>116.0</v>
       </c>
       <c r="K8">
         <v>3.0</v>
       </c>
-    </row>
-    <row r="9" spans="1:12">
+      <c r="L8">
+        <v>468.0</v>
+      </c>
+      <c r="M8">
+        <v>3.0</v>
+      </c>
+      <c r="N8">
+        <v>182.0</v>
+      </c>
+      <c r="O8">
+        <v>0.0</v>
+      </c>
+      <c r="P8">
+        <v>318.0</v>
+      </c>
+      <c r="Q8">
+        <v>0.0</v>
+      </c>
+      <c r="R8">
+        <v>73.0</v>
+      </c>
+      <c r="S8">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:20">
       <c r="E9" t="s">
         <v>16</v>
       </c>
       <c r="F9">
         <v>41.0</v>
       </c>
       <c r="G9">
         <v>4.0</v>
       </c>
       <c r="H9">
         <v>133.0</v>
       </c>
       <c r="I9">
         <v>19.0</v>
       </c>
       <c r="J9">
         <v>133.0</v>
       </c>
       <c r="K9">
         <v>19.0</v>
       </c>
-    </row>
-    <row r="10" spans="1:12">
+      <c r="L9">
+        <v>30.0</v>
+      </c>
+      <c r="M9">
+        <v>3.0</v>
+      </c>
+      <c r="N9">
+        <v>47.0</v>
+      </c>
+      <c r="O9">
+        <v>2.0</v>
+      </c>
+      <c r="P9">
+        <v>25.0</v>
+      </c>
+      <c r="Q9">
+        <v>0.0</v>
+      </c>
+      <c r="R9">
+        <v>29.0</v>
+      </c>
+      <c r="S9">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:20">
       <c r="E10" t="s">
         <v>17</v>
       </c>
       <c r="F10">
         <v>91.0</v>
       </c>
       <c r="G10">
         <v>12.0</v>
       </c>
       <c r="H10">
         <v>82.0</v>
       </c>
       <c r="I10">
         <v>17.0</v>
       </c>
       <c r="J10">
         <v>82.0</v>
       </c>
       <c r="K10">
         <v>17.0</v>
       </c>
-    </row>
-    <row r="11" spans="1:12">
+      <c r="L10">
+        <v>115.0</v>
+      </c>
+      <c r="M10">
+        <v>9.0</v>
+      </c>
+      <c r="N10">
+        <v>61.0</v>
+      </c>
+      <c r="O10">
+        <v>1.0</v>
+      </c>
+      <c r="P10">
+        <v>153.0</v>
+      </c>
+      <c r="Q10">
+        <v>2.0</v>
+      </c>
+      <c r="R10">
+        <v>87.0</v>
+      </c>
+      <c r="S10">
+        <v>6.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:20">
       <c r="E11" t="s">
         <v>18</v>
       </c>
       <c r="F11">
         <v>11.0</v>
       </c>
       <c r="G11">
         <v>1.0</v>
       </c>
       <c r="H11">
         <v>29.0</v>
       </c>
       <c r="I11">
         <v>5.0</v>
       </c>
       <c r="J11">
         <v>29.0</v>
       </c>
       <c r="K11">
         <v>5.0</v>
       </c>
-    </row>
-    <row r="12" spans="1:12">
+      <c r="L11">
+        <v>21.0</v>
+      </c>
+      <c r="M11">
+        <v>1.0</v>
+      </c>
+      <c r="N11">
+        <v>19.0</v>
+      </c>
+      <c r="O11">
+        <v>2.0</v>
+      </c>
+      <c r="P11">
+        <v>46.0</v>
+      </c>
+      <c r="Q11">
+        <v>2.0</v>
+      </c>
+      <c r="R11">
+        <v>17.0</v>
+      </c>
+      <c r="S11">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:20">
       <c r="E12" t="s">
         <v>19</v>
       </c>
       <c r="F12">
         <v>125.0</v>
       </c>
       <c r="G12">
         <v>48.0</v>
       </c>
       <c r="H12">
         <v>167.0</v>
       </c>
       <c r="I12">
         <v>54.0</v>
       </c>
       <c r="J12">
         <v>167.0</v>
       </c>
       <c r="K12">
         <v>54.0</v>
       </c>
-    </row>
-    <row r="13" spans="1:12">
+      <c r="L12">
+        <v>247.0</v>
+      </c>
+      <c r="M12">
+        <v>94.0</v>
+      </c>
+      <c r="N12">
+        <v>186.0</v>
+      </c>
+      <c r="O12">
+        <v>47.0</v>
+      </c>
+      <c r="P12">
+        <v>158.0</v>
+      </c>
+      <c r="Q12">
+        <v>48.0</v>
+      </c>
+      <c r="R12">
+        <v>290.0</v>
+      </c>
+      <c r="S12">
+        <v>46.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:20">
       <c r="A13" t="s">
         <v>20</v>
       </c>
       <c r="F13">
         <v>968</v>
       </c>
       <c r="G13">
         <v>69</v>
       </c>
       <c r="H13">
         <v>598</v>
       </c>
       <c r="I13">
         <v>102</v>
       </c>
       <c r="J13">
         <v>598</v>
       </c>
       <c r="K13">
         <v>102</v>
+      </c>
+      <c r="L13">
+        <v>1386</v>
+      </c>
+      <c r="M13">
+        <v>111</v>
+      </c>
+      <c r="N13">
+        <v>1166</v>
+      </c>
+      <c r="O13">
+        <v>57</v>
+      </c>
+      <c r="P13">
+        <v>1099</v>
+      </c>
+      <c r="Q13">
+        <v>57</v>
+      </c>
+      <c r="R13">
+        <v>742</v>
+      </c>
+      <c r="S13">
+        <v>54</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="D1:E1"/>
-    <mergeCell ref="F1:N1"/>
+    <mergeCell ref="F1:Z1"/>
     <mergeCell ref="A2:A12"/>
     <mergeCell ref="B2:B12"/>
     <mergeCell ref="C2:C12"/>
     <mergeCell ref="D2:D12"/>
     <mergeCell ref="F2:G2"/>
     <mergeCell ref="H2:I2"/>
     <mergeCell ref="J2:K2"/>
+    <mergeCell ref="L2:M2"/>
+    <mergeCell ref="N2:O2"/>
+    <mergeCell ref="P2:Q2"/>
+    <mergeCell ref="R2:S2"/>
     <mergeCell ref="E4:E4"/>
     <mergeCell ref="E5:E5"/>
     <mergeCell ref="E6:E6"/>
     <mergeCell ref="E7:E7"/>
     <mergeCell ref="E8:E8"/>
     <mergeCell ref="E9:E9"/>
     <mergeCell ref="E10:E10"/>
     <mergeCell ref="E11:E11"/>
     <mergeCell ref="E12:E12"/>
     <mergeCell ref="A13:E13"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>