--- v0 (2026-04-27)
+++ v1 (2026-07-17)
@@ -507,80 +507,80 @@
     </row>
     <row r="3" spans="1:22">
       <c r="E3"/>
       <c r="F3">
         <v>89.65</v>
       </c>
       <c r="G3">
         <v>98.18</v>
       </c>
       <c r="H3">
         <v>86.11</v>
       </c>
       <c r="I3">
         <v>104.05</v>
       </c>
       <c r="J3">
         <v>90.98</v>
       </c>
       <c r="K3">
         <v>87.5</v>
       </c>
       <c r="L3">
         <v>93.02</v>
       </c>
       <c r="M3">
-        <v>98.51</v>
+        <v>98.52</v>
       </c>
     </row>
     <row r="4" spans="1:22">
       <c r="A4" t="s">
         <v>9</v>
       </c>
       <c r="F4">
         <v>89.65</v>
       </c>
       <c r="G4">
         <v>98.18</v>
       </c>
       <c r="H4">
         <v>86.11</v>
       </c>
       <c r="I4">
         <v>104.05</v>
       </c>
       <c r="J4">
         <v>90.98</v>
       </c>
       <c r="K4">
         <v>87.5</v>
       </c>
       <c r="L4">
         <v>93.02</v>
       </c>
       <c r="M4">
-        <v>98.51</v>
+        <v>98.52</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="D1:E1"/>
     <mergeCell ref="F1:M1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:B3"/>
     <mergeCell ref="C2:C3"/>
     <mergeCell ref="D2:D3"/>
     <mergeCell ref="E3:E3"/>
     <mergeCell ref="A4:E4"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>