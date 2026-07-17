--- v0 (2026-04-27)
+++ v1 (2026-07-17)
@@ -403,200 +403,214 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:R5"/>
+  <dimension ref="A1:T5"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1:R1"/>
+      <selection activeCell="A1" sqref="A1:T1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="20" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="20" customWidth="true" style="0"/>
     <col min="4" max="4" width="20" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:18">
+    <row r="1" spans="1:20">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1"/>
       <c r="F1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
+      <c r="S1" s="1"/>
+      <c r="T1" s="1"/>
     </row>
-    <row r="2" spans="1:18">
+    <row r="2" spans="1:20">
       <c r="A2" t="s">
         <v>5</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="F2">
         <v>2015</v>
       </c>
       <c r="G2">
         <v>2016</v>
       </c>
       <c r="H2">
         <v>2017</v>
       </c>
       <c r="I2">
         <v>2018</v>
       </c>
       <c r="J2">
         <v>2019</v>
       </c>
       <c r="K2">
         <v>2020</v>
       </c>
+      <c r="L2">
+        <v>2022</v>
+      </c>
     </row>
-    <row r="3" spans="1:18">
+    <row r="3" spans="1:20">
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3">
         <v>9.0</v>
       </c>
       <c r="G3">
         <v>22.0</v>
       </c>
       <c r="H3">
         <v>34.0</v>
       </c>
       <c r="I3">
         <v>39.0</v>
       </c>
       <c r="J3">
         <v>32.0</v>
       </c>
       <c r="K3">
         <v>31.0</v>
       </c>
+      <c r="L3">
+        <v>17.0</v>
+      </c>
     </row>
-    <row r="4" spans="1:18">
+    <row r="4" spans="1:20">
       <c r="E4" t="s">
         <v>10</v>
       </c>
       <c r="F4">
         <v>1.0</v>
       </c>
       <c r="G4">
         <v>1.0</v>
       </c>
       <c r="H4">
         <v>15.0</v>
       </c>
       <c r="I4">
         <v>9.0</v>
       </c>
       <c r="J4">
         <v>39.0</v>
       </c>
       <c r="K4">
         <v>4.0</v>
       </c>
+      <c r="L4">
+        <v>33.0</v>
+      </c>
     </row>
-    <row r="5" spans="1:18">
+    <row r="5" spans="1:20">
       <c r="A5" t="s">
         <v>11</v>
       </c>
       <c r="F5">
         <v>10</v>
       </c>
       <c r="G5">
         <v>23</v>
       </c>
       <c r="H5">
         <v>49</v>
       </c>
       <c r="I5">
         <v>48</v>
       </c>
       <c r="J5">
         <v>71</v>
       </c>
       <c r="K5">
         <v>35</v>
+      </c>
+      <c r="L5">
+        <v>50</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="D1:E1"/>
-    <mergeCell ref="F1:K1"/>
+    <mergeCell ref="F1:L1"/>
     <mergeCell ref="A2:A4"/>
     <mergeCell ref="B2:B4"/>
     <mergeCell ref="C2:C4"/>
     <mergeCell ref="D2:D4"/>
     <mergeCell ref="E3:E3"/>
     <mergeCell ref="E4:E4"/>
     <mergeCell ref="A5:E5"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">